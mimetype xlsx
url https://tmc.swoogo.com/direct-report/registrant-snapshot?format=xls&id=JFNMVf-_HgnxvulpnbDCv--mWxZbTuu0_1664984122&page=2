--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Event:</t>
   </si>
   <si>
     <t>All Ohio Counselors Conference 2022 Registration</t>
   </si>
   <si>
     <t>Report:</t>
   </si>
   <si>
     <t>AOCC 2022 Session Counts</t>
   </si>
   <si>
     <t>Generated At:</t>
   </si>
   <si>
-    <t>26/5/26, 6:38 am</t>
+    <t>24/8/26, 9:03 am</t>
   </si>
   <si>
     <t>Sessions/Workshops</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>P3 — Cultivating and Building a Holistic Group Private Practice
 Monday, 17 October 2022, 10:00 am - 1:00 pm</t>
   </si>
   <si>
     <t>P7 — Lights! Camera! ACTION! SEL Video Broadcasting in Elementary School
 Monday, 17 October 2022, 10:00 am - 1:00 pm</t>
   </si>
   <si>
     <t>P1 — Trauma-Informed Care from a Multicultural Lens: Infusing Cultural Humility into Counseling Practice
 Monday, 17 October 2022, 10:00 am - 5:00 pm</t>
   </si>
   <si>
     <t>P2 — Dialectical Behavior Therapy for Adolescents: Navigating Skills Training with Teens and Parents
 Monday, 17 October 2022, 10:00 am - 5:00 pm</t>
   </si>
   <si>
     <t>P5 — Introduction to Tapping: A Simple Self-Regulating &amp; Stress Release Technique Bringing the Thinking Brain Back Online